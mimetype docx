--- v0 (2026-06-24)
+++ v1 (2026-09-05)
@@ -1,1781 +1,1984 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6920BC78" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="68770AC5" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="5103"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT" w:bidi="lo-LA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT" w:bidi="lo-LA"/>
         </w:rPr>
         <w:t xml:space="preserve">Renginių organizavimo Kėdainių rajono </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EB3AFC" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="39E52020" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="5103"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT" w:bidi="lo-LA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT" w:bidi="lo-LA"/>
         </w:rPr>
         <w:t>savivaldybės viešose vietose tvarkos aprašo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0642A4E6" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="260E4F6E" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="5103"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT" w:bidi="lo-LA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT" w:bidi="lo-LA"/>
         </w:rPr>
         <w:t>1 priedas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BCCCBE" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="0E0A06B5" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77076FE9" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="31AFF5C4" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>(Prašymo leisti organizuoti renginį Kėdainių rajono savivaldybės viešojoje vietoje forma)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735D2425" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="467439E4" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57408BDD" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="73DDC9EC" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624270D4" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1E986ABB" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(renginio organizatoriaus vardas, pavardė arba juridinio asmens pavadinimas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EF6329" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="5843557C" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FBBF62E" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="2A334FD0" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E03E31" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="0D89A945" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="38"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(fizinio arba juridinio  asmens kodas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBEC4D3" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="752F7336" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A91C97C" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="3863D2D5" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EB9D65" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="689C04BA" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="38"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(fizinio arba juridinio  asmens adresas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B021590" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="446E3B1F" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A022868" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="53DEEF26" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD4D141" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="2A896B4F" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(fizinio arba juridinio  asmens telefono numeris)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026CA2A7" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="74E67BC1" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA893B2" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="492694F2" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A36E1E5" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="682CEF3D" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="38"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(fizinio arba juridinio  asmens el. pašto adresas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7684CA95" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1EE2E382" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F5C9F67" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="013EBEBC" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kėdainių rajono savivaldybės administracijos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5C1432" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="5F27D0DE" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Renginių organizavimo Kėdainių rajono savivaldybės viešosiose vietose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7FC3F2" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1584B2B0" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komisijai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628CBF1A" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
-[...9 lines deleted...]
-    <w:p w14:paraId="4C8C3E62" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1EC7C74E" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7135CC1B" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B420BB2" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="37E420AB" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAŠYMAS LEISTI ORGANIZUOTI RENGINĮ KĖDAINIŲ RAJONO SAVIVALDYBĖS VIEŠOJOJE VIETOJE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC77A30" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="45C61983" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A76B10" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="5BCD84D0" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC326BE" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="766D11AD" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(data)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B23060" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="514C0C30" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kėdainiai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F69556" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="6D7C6E78" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CCBE281" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="59A6D40C" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24BD35AC" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="7021C445" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Renginio pavadinimas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C0D3EA" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="5A738B31" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458E75F9" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1DAFC805" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Renginio pobūdis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0550B39E" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="7B992CE6" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="040765EE" w14:textId="77777777" w:rsidR="00192274" w:rsidRPr="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="3E5C5F87" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Už renginį atsakingi 2 (du) asmenys</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atsakingų asmenų vardai, pavardės,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00192274">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">telefono numeriai, el. pašto adresai): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADE1169" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="78C98E23" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="244EBA98" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="675EDB95" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B591DB3" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="3D1AE189" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D55CFB" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="4B4B08A7" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285CD3E4" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1897DE3D" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3988FB" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="15358F66" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Renginio data:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1648ACAC" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="42CAE93D" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1511C1" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="7D6290F0" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Renginio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laikas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(valandos nuo−iki ):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C572010" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="495F47D7" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2575BE89" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="6753D84C" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Laikas nuo pasiruošimo renginiui pradžios iki renginio teritorijos sutvarkymo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311B5481" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="169DC99B" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00859E53" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="3E4C0BA9" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7. Renginio vieta (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>adresas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2117983E" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="06682FC2" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21383DF2" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="65FCE563" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Maršrutas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(jei renginys vyksta tam tikru maršrutu,  pateikiami gatvių pavadinimai):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AD2D78" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="31F904D8" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB6076E" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="393BB24E" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Numatomas dalyvių skaičius: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6547FD4F" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="42341A06" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CDA8E7" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="63D74127" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Numatomas žiūrovų skaičius: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD55A4C" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="53EB615D" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF5C7D0" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="080311B8" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Kaip renginio metu bus užtikrinamas dalyvių ir žiūrovų saugumas, turto apsauga: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFF44DE" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="78CB66A7" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B01A501" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="2E2E1852" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Kaip renginio metu bus užtikrinami dalyvių ir žiūrovų  higienos reikalavimai: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69240595" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="3967BACF" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F70663" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="5B7679CE" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>13. Aprašykite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">renginiui skirtos teritorijos sutvarkymo planą, priemones renginio metu ir po jo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(per kiek laiko bus sutvarkyta teritorija, kas ją tvarkys ir t.t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BCD4F7" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="6B2BAF2C" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3742C8C5" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="05EC14F0" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">14. Nurodykite transporto (ir viešojo) eismo koregavimo planą </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(jeigu būtina)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181CFA85" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="4CEBE8AB" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC388B3" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="1149CBC7" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nurodykite medicinos pagalbos teikimo tvarką: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(jei nenumatyta kitaip, renginio organizatorius privalo, esant būtinybei, iškviesti greitąją medicinos pagalbą)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A600056" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="571B5B19" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF9BDC2" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="4F82A4B3" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Kita informacija </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(kuri organizatoriui atrodo svarbi pateikti, pvz., galima aprašyti renginį)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF17F22" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="61F53FF7" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA73C61" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="18A3D7E0" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Nurodykite pageidaujamą leidimo gavimo būdą </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(paštu, el. paštu, atsiimant savivaldybės administracijoje)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C426FD" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="609D6A7D" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371871E8" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
-[...29 lines deleted...]
-    <w:p w14:paraId="4314EE2D" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="120B2D82" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DD7D83" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3924E7A7" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D7BC12" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PRIDEDAMA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150200A1" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="0A56E68B" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DED085" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="42D71A78" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. _____________________________ (išvardijami pridedami dokumentai)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F24259" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
-[...10 lines deleted...]
-    <w:p w14:paraId="76E84DD5" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="511F3B5E" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363573D2" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tvirtinu, kad prašyme pateikta informacija yra tiksli ir teisinga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FEEE19" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="3BA8FDA1" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77010986" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
-[...10 lines deleted...]
-    <w:p w14:paraId="7DD74EB7" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="5D16E81F" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D3D6E9" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47F3B831" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="23E886D5" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________                 _______________                        __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEE176D" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="2A895938" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28059275" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="723089E4" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="418"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Renginio organizatorius)                                       (Parašas)*                                                      (Vardas, pavardė)           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D04EAB" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="4B26D3C8" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A66F0DA" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="2B97857C" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A32C96B" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="6EE8BA1D" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5965C8C3" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="7138E318" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________                 _______________                        __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D3D834" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="2E6CF399" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A1A03EE" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="24CA135E" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="418"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Renginio organizatorius)                                       (Parašas)*                                                      (Vardas, pavardė)           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63158E69" w14:textId="77777777" w:rsidR="00192274" w:rsidRDefault="00192274" w:rsidP="00192274">
+    <w:p w14:paraId="7755CE5E" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B33D2E" w14:textId="77777777" w:rsidR="003E37A0" w:rsidRDefault="003E37A0"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="31DAE875" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD" w:rsidP="003F430D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="002F25DD">
+          <w:headerReference w:type="even" r:id="rId6"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="709" w:right="851" w:bottom="709" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1240FB30" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD" w:rsidP="003F430D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002F25DD">
+      <w:footnotePr>
+        <w:pos w:val="beneathText"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11905" w:h="16837"/>
+      <w:pgMar w:top="1134" w:right="565" w:bottom="1134" w:left="1701" w:header="567" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1B6A4597" w14:textId="77777777" w:rsidR="000E717D" w:rsidRDefault="000E717D">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2C18BBEE" w14:textId="77777777" w:rsidR="000E717D" w:rsidRDefault="000E717D">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01B23E56" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F95C353" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="446355D6" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="10E6F5BA" w14:textId="77777777" w:rsidR="000E717D" w:rsidRDefault="000E717D">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="15B2358C" w14:textId="77777777" w:rsidR="000E717D" w:rsidRDefault="000E717D">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3288AA63" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7682BA58" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1033C000" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6265F852" w14:textId="77777777" w:rsidR="002F25DD" w:rsidRDefault="002F25DD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1296"/>
+  <w:defaultTabStop w:val="1134"/>
   <w:hyphenationZone w:val="396"/>
+  <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E37A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E37A0"/>
+    <w:rsidRoot w:val="005F20AF"/>
+    <w:rsid w:val="000E717D"/>
+    <w:rsid w:val="002F25DD"/>
+    <w:rsid w:val="003F430D"/>
+    <w:rsid w:val="005F20AF"/>
+    <w:rsid w:val="00A86644"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3A754951-2200-4D27-A9C1-CFAC660D0170}"/>
+  <w14:docId w14:val="13C94CC3"/>
+  <w15:docId w15:val="{DFEB00A2-8088-493F-BD79-6270469D66F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1797,163 +2000,152 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...86 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2014,416 +2206,424 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00192274"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-  <Words>1946</Words>
+  <Pages>3</Pages>
+  <Words>1947</Words>
   <Characters>1110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>LRS Kanceliarija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3050</CharactersWithSpaces>
+  <CharactersWithSpaces>3051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Vartotoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>